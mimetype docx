--- v0 (2025-11-07)
+++ v1 (2026-10-06)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71440E3A" w14:textId="77777777" w:rsidR="00A53A03" w:rsidRDefault="00A53A03">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="6" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>SCHULPSYCHOLOGISCHER DIENST DES KANTONS OBWALDEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE2B883" w14:textId="77777777" w:rsidR="00A53A03" w:rsidRDefault="00A53A03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="6" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -73,75 +74,83 @@
         <w:t xml:space="preserve">    Tel. 041 666 62 55</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CD53BA" w14:textId="77777777" w:rsidR="00A53A03" w:rsidRDefault="00A53A03">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E11F41D" w14:textId="77777777" w:rsidR="00A53A03" w:rsidRDefault="000040D9">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Lese- und/oder Rechtschreibschwäche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CEEBCE" w14:textId="77777777" w:rsidR="00A53A03" w:rsidRPr="00A562B7" w:rsidRDefault="004B6859">
+    <w:p w14:paraId="21CEEBCE" w14:textId="1D142E6B" w:rsidR="00A53A03" w:rsidRPr="00A562B7" w:rsidRDefault="004B6859">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Schul-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000040D9" w:rsidRPr="00A562B7">
+        <w:t>Schul</w:t>
+      </w:r>
+      <w:r w:rsidR="00126384">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Bericht</w:t>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="000040D9" w:rsidRPr="00A562B7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ericht</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A390D90" w14:textId="097E05AA" w:rsidR="00A53A03" w:rsidRDefault="00A53A03">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42ABFD2F" w14:textId="77777777" w:rsidR="00FC28ED" w:rsidRDefault="00FC28ED">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77140577" w14:textId="77777777" w:rsidR="00A53A03" w:rsidRDefault="00A53A03">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -845,81 +854,81 @@
       </w:r>
       <w:r w:rsidR="00A53A03">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00A53A03">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A53A03">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Kontrollkästchen1"/>
       <w:r w:rsidR="00A53A03">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000B24A1">
+      <w:r w:rsidR="00A53A03">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A53A03">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00A53A03">
         <w:t xml:space="preserve"> unterbrochen</w:t>
       </w:r>
       <w:r w:rsidR="00A53A03">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A53A03">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Kontrollkästchen2"/>
       <w:r w:rsidR="00A53A03">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000B24A1">
+      <w:r w:rsidR="00A53A03">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A53A03">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00A53A03">
         <w:t xml:space="preserve"> beendet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00782035" w14:textId="6DBFB284" w:rsidR="00A53A03" w:rsidRDefault="00A53A03" w:rsidP="00433C71">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Kurze Begründung</w:t>
       </w:r>
       <w:r w:rsidR="000B24A1">
         <w:t xml:space="preserve"> (Stichworte)</w:t>
       </w:r>
@@ -1488,156 +1497,158 @@
         <w:t>Das Formular ist abgespeichert unter: www.schulpsychol</w:t>
       </w:r>
       <w:r w:rsidR="00195F11">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ogie.ow.ch \ Online-Dienste \ LRS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>-Bericht</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB2110" w:rsidSect="00E540EC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="993" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="08D3BBC4" w14:textId="77777777" w:rsidR="006E7AED" w:rsidRDefault="006E7AED" w:rsidP="00195F11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7ADB93BA" w14:textId="77777777" w:rsidR="006E7AED" w:rsidRDefault="006E7AED" w:rsidP="00195F11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="012E325B" w14:textId="77777777" w:rsidR="006E7AED" w:rsidRDefault="006E7AED" w:rsidP="00195F11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3080D225" w14:textId="77777777" w:rsidR="006E7AED" w:rsidRDefault="006E7AED" w:rsidP="00195F11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB56D9"/>
     <w:rsid w:val="000040D9"/>
     <w:rsid w:val="00061089"/>
     <w:rsid w:val="000B24A1"/>
     <w:rsid w:val="000B6483"/>
+    <w:rsid w:val="00126384"/>
     <w:rsid w:val="00195F11"/>
     <w:rsid w:val="00240B13"/>
+    <w:rsid w:val="002A0EBC"/>
     <w:rsid w:val="002A5ED3"/>
     <w:rsid w:val="002B5BA1"/>
     <w:rsid w:val="003466FF"/>
     <w:rsid w:val="003B6A39"/>
     <w:rsid w:val="003D4385"/>
     <w:rsid w:val="003F1418"/>
     <w:rsid w:val="00433C71"/>
     <w:rsid w:val="0045040D"/>
     <w:rsid w:val="004B6859"/>
     <w:rsid w:val="004F62ED"/>
     <w:rsid w:val="0056718B"/>
     <w:rsid w:val="0058251A"/>
     <w:rsid w:val="005E112B"/>
     <w:rsid w:val="00616851"/>
     <w:rsid w:val="00643A80"/>
     <w:rsid w:val="006E7AED"/>
     <w:rsid w:val="006F5DE1"/>
     <w:rsid w:val="007B385E"/>
     <w:rsid w:val="009B0F46"/>
     <w:rsid w:val="00A02AEE"/>
     <w:rsid w:val="00A42F59"/>
     <w:rsid w:val="00A43141"/>
     <w:rsid w:val="00A53A03"/>
     <w:rsid w:val="00A562B7"/>
     <w:rsid w:val="00A66B33"/>
@@ -1668,51 +1679,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3C0EA3E5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{36417F49-4C9E-442F-934C-C98586028217}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2206,51 +2217,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00195F11"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00195F11"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spd@ow.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2492,80 +2503,86 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EE2F4D6-8ECF-4FD6-8632-139237202FC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{902d1fa2-dfd8-4688-9cbd-2082bd08ec9e}" enabled="1" method="Standard" siteId="{45125846-7c8e-4eb6-bc84-0c7824556cc7}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>147</Words>
-  <Characters>1267</Characters>
+  <Characters>1265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Schulpsychologischer Dienst des Kantons Obwalden</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kanton Obwalden</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1412</CharactersWithSpaces>
+  <CharactersWithSpaces>1410</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6029422</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:spd@ow.ch</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>